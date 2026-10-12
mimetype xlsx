--- v0 (2026-05-11)
+++ v1 (2026-10-12)
@@ -489,51 +489,51 @@
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>11010</v>
       </c>
       <c r="C5">
         <v>11010</v>
       </c>
       <c r="D5">
         <v>11010</v>
       </c>
       <c r="E5">
         <v>11010</v>
       </c>
       <c r="F5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>900</v>
+        <v>600</v>
       </c>
       <c r="C6">
         <v>1200</v>
       </c>
       <c r="D6">
         <v>900</v>
       </c>
       <c r="E6" t="s">
         <v>3</v>
       </c>
       <c r="F6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
         <v>1450</v>
       </c>
       <c r="C7">
         <v>1000</v>
       </c>
       <c r="D7">