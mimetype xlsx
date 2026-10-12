--- v0 (2026-05-08)
+++ v1 (2026-10-12)
@@ -686,52 +686,52 @@
         <v>370</v>
       </c>
       <c r="M6">
         <v>3300</v>
       </c>
       <c r="N6">
         <v>3670</v>
       </c>
       <c r="O6">
         <v>3670</v>
       </c>
       <c r="P6">
         <v>370</v>
       </c>
       <c r="Q6">
         <v>3300</v>
       </c>
       <c r="R6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>10</v>
       </c>
-      <c r="B7">
-        <v>300</v>
+      <c r="B7" t="s">
+        <v>7</v>
       </c>
       <c r="C7">
         <v>300</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7">
         <v>300</v>
       </c>
       <c r="F7">
         <v>300</v>
       </c>
       <c r="G7">
         <v>300</v>
       </c>
       <c r="H7" t="s">
         <v>7</v>
       </c>
       <c r="I7">
         <v>600</v>
       </c>
       <c r="J7">
         <v>300</v>
       </c>